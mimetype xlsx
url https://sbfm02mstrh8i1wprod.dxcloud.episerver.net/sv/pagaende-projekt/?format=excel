--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb111281037e94288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73193cfa240e40acbc1e6647f663ce4f.psmdcp" Id="R38fddf976a424bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabdc091d595149e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a0c53b89477412ba9aa5e142ae09910.psmdcp" Id="Rdbb8b3d137d74cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Beräknad publicering</x:t>
   </x:si>
   <x:si>
@@ -46,128 +46,79 @@
   <x:si>
     <x:t>Bedömningsstöd för att identifiera personer utsatta för prostitution, människohandel för sexuella ändamål och sexuell exploatering genom spridning av bilder eller filmer</x:t>
   </x:si>
   <x:si>
     <x:t>Kvartal 2, 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 SBU fick i juni år 2025 regeringsuppdraget: Uppdrag att förbereda stöd till utsatta för prostitution och närliggande målgrupper (A2025/00637). SBU ska enligt uppdraget, i dialog med Socialstyrelsen, ta fram det vetenskapliga underlag som Socialstyrelsen behöver för genomförande av uppdraget att vid behov anpassa befintliga kunskapsstöd eller ta fram nya kunskapsstöd för yrkesverksamma i socialtjänst och hälso- och sjukvård.
 SBU har i dialog med Socialstyrelsen kommit fram till att genomföra en sammanställning av systematiska översikter som studerat bedömningsstöd för att inom socialtjänst och hälso- och sjukvård identifiera personer som utsätts för prostitution, människohandel för sexuella ändamål eller sexuell exploatering genom spridning av bilder/filmer.
 Rapporten utgör del av det övergripande projektet SBU Bereder: Stöd till utsatta för prostitution och närliggande målgrupper (SBU 2025/1092).
 Syfte
 Detta projekt syftar till att kartlägga vilken sammanställd forskning som finns om bedömningsstöd för att inom hälso- och sjukvård och socialtjänst identifiera personer som utsätts för prostitution, människohandel för sexuella ändamål eller sexuell exploatering genom spridning av bilder/filmer.
 Resultatet av rapporten blir en interaktiv karta som visar vilken sammanställd forskning som finns för bedömningsstöd som kan identifiera personer utsatta för prostitution, människohandel för sexuella ändamål och sexuell exploatering genom spridning av bilder eller filmer.
 Projektgrupp
 Sakkunniga
 - Anna Hall, socionom, fil.dr. i socialt arbete, Göteborgs universitet/
 - Carl Göran Svedin, läkare, affilierad professor i socialt arbete vid Marie Cederschiölds Högskola
 - Charlotta von Mentzer, barnmorska, doktorand vid Göteborgs universitet
 Projektdeltagare från SBU 
 - Projektledare: Johanna Andersson
 - Biträdande projektledare: Helena Domeij
 - Projektadministratör: Emma Wernersson
 - Informationsspecialist: Klas Moberg
 - Projektansvarig chef: Uliana Hellberg
-</x:t>
-[...20 lines deleted...]
-- Jenny Odeberg, projektansvarig chef
 </x:t>
   </x:si>
   <x:si>
     <x:t>Nationell plan för en bättre beroendevård</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 SBU deltar i samverkan med nio andra myndigheter i ”Uppdrag att ta fram en myndighetsgemensam nationell plan för en bättre beroendevård och ett stärkt förebyggande arbete” (S2025/01284) på uppdrag av regeringen. Uppdraget leds och samordnas av Socialstyrelsen och Folkhälsomyndigheten. I regeringsuppdraget ingår frågor som rör alkohol, narkotika, doping, tobak och spel (ANDTS) och det ska slutredovisas i juni 2026.
 Planen ska stödja införandet av en reform av samhällets insatser för mer samordnade, behovsanpassade och personcentrerade insatser till personer med samsjuklighet i form av skadligt bruk, beroende och psykisk ohälsa (SOU 2021:93) samt stödja arbetet med förebyggande och tidiga insatser med fokus på barn och unga.
 SBU:s bidrag är två pågående förstudier:
 - Organisatoriska faktorer, integrerade vårdformer och samverkan samt implementering av nationella planer.
 - Behandling för hazardspelssyndrom och problemspelande
 SBU har även tagit fram kunskapsunderlag i form av ett Utredningstjänst (UT) svar kring förebyggande arbete bland barn och unga.
 Syfte
 Syftet med första förstudien är att sammanställa de systematiska översikter som finns om organisatoriska faktorer och förändringar samt implementering av nationella satsningar inom beroendevårdsområdet, och hur har dessa definierats, studerats och relaterats till olika typer av utfall på organisations- och individnivå. Sökningen genomfördes på litteratur från 2020 och framåt.
 Syftet med den andra förstudien är att sammanställa de systematiska översikter som finns inom området psykologisk behandling av hazardspelsyndrom och problematiskt spelande? Sökningen genomfördes på litteratur från 2015 och framåt.
 Projektdeltagare från SBU
 - Projektledare: Nina-Katri Gustafsson
 - Projektledare: David Forsström
 - Projektdeltagare: Idha Kurtsdotter
 - Projektdeltagare: Helena Domeij
 - Projektdeltagare: Rebecca Silverstein
 - Projektdeltagare: Jessica Dagerhamn
 - Projektadministratör: Emma Wernersson
 - Informationsspecialist: Klas Moberg
 - Projektansvarig chef: Uliana Hellberg
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Kunskapsöversikter om postcovid</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Diagnostisk träffsäkerhet av olika indextester vid diagnostik av födoämnesallergier</x:t>
   </x:si>
   <x:si>
     <x:t>Kvartal 3, 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 Sammanvägd forskning på området visar ingen tydlig bild kring om det går att särskilja den diagnostiska träffsäkerheten mellan olika indextester som används vid diagnostik av misstänkt födoämnesallergi, åtminstone då ett så kallat optimalt cut-off värde för indextestet används. Den systematiska översikten "Systematic review and meta-analyses on the accuracy of diagnostic tests for IgE-mediated food allergy” av Riggioni och medarbetare, publicerad i tidskriften Allergy i februari 2024 [1] kommer att kommenteras i denna rapport.
 Syfte
 Denna SBU Kommenterar kommer belysa komplexititeten i frågan kring diagnostik av födoämnesallergier, samtidigt som den kan lyfta fram översiktens data på olika test-typers sensitivitet och specificitet vid olika födoämnesallergier.
 Referens
 Riggioni C, Ricci C, Moya B, et al. Systematic review and meta-analyses on the accuracy of diagnostic tests for IgE-mediated food allergy. Allergy. 2024;79:324-352.
 Projektgrupp
 Sakkunniga 
 - David Aronsson, Överläkare, Med. Dr. Lungmedicin och allergologi, Skånes Universitetssjukhus, Lunds universitet.
 - Jon Konradsen, Överläkare, Docent. Barnallergi och Lungmedicin, Astrid Lindgrens barnsjukhus. Institutionen för kvinnors och barns hälsa, Karolinska Institutet.
 Projektdeltagare från SBU 
 - Jonatan Alvan, Projektledare
 - Jan Holst, Biträdande projektledare
 - Carl Gornitzki, Informationsspecialist
 - Maria Ahlberg, Projektadministratör
 - Jenny Odeberg, Projektansvarig chef
 </x:t>
   </x:si>
   <x:si>
@@ -241,102 +192,147 @@
 - Jonas Bergström, projektansvarig avdelningschef 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Hindrande och underlättande faktorer vid införande av riktlinjer inom vård och omsorg för äldre</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Syfte
 Syftet med denna rapport är att systematisk sammanställa kunskap om vilka faktorer som fungerar hindrande respektive underlättande vid införande av riktlinjer inom vård och omsorg för äldre, samt även vilken betydelse de identifierade faktorerna har för införandet. Projektet kommer att genomföras med hjälp av så kallad systematisk mixad metod. Metoden innebär att både kvantitativ och kvalitativ kunskap används för att generera fullödiga svar på komplexa översiktsfrågor.
 Projektgrupp
 Sakkunniga
 - Anna Dunér, professor, Institutionen för social arbete, Göteborgs universitetInstitutet, Stockholm
 - Åsa Hedberg Rundgren, med dr, direktör och vetenskaplig ledare på Stiftelsen Stockholms läns Äldrecentrum, affilierad forskare till Aging Research Center, Karolinska
 - Kristina Westerberg, docent, professor emerita, Institutionen för psykologi, Umeå universitet, Umeå
 Projektdeltagare från SBU 
 - Ann-Sofie Sundqvist, projektledare
 - Johan Wallin, biträdande projektledare
 - Klas Moberg, informationsspecialist
 - Sigrid Widén, projektadministratör
 - Sofia Tranæus, projektansvarig chef
 - Göran Bertilsson, projektmedlem
 - Mikael Nilsson, projektmedlem
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Återfallsförebyggande metoder, arbetssätt och insatser för utövare av våld i nära relationer eller hedersrelaterat våld</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kvartal 1, 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bakgrund
+SBU har fått i uppdrag av regeringen att göra en sammanställning av vetenskaplig kunskap om metoder, arbetssätt och insatser i det återfallsförebyggande arbetet för att personer som utövar våld i nära relationer eller hedersrelaterat våld och förtryck ska upphöra med sitt beteende.
+Syfte
+SBU kommer kartlägga både sammanställd vetenskaplig forskning (systematiska översikter) och enskilda forskningsstudier (primärstudier) om återfallsförebyggande metoder, arbetssätt och insatser (interventioner) för utövare av våld i nära relationer eller hedersrelaterat våld.Syftet med kartläggningen är att visa för vilka interventioner, och för vilka våldsutövare, det finns respektive saknas vetenskaplig forskning.
+Projektgrupp
+Sakkunniga 
+- Susanne Strand, professor i kriminologi vid Örebro universitet
+- Hanna Linell, lektor i socialt arbete vid Stockholms universitet
+Projektdeltagare från SBU 
+- Erik Eriksson, projektledare
+- Karin Robertsson, biträdande projektledare
+- Frida Fröberg, projektmedarbetare
+- Sigrid Widén, projektadministratör
+- Maja Kärrman Fredriksson, informationsspecialist
+- Uliana Hellberg, projektansvarig chef
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>Möjlighet att använda tandvården som arena för att förebygga eller upptäcka ohälsa</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Kvartal 1, 2027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 Tandvården är en av få aktörer som regelbundet möter de flesta barn och vuxna, ofta innan de har ett hälsoproblem som de behöver söka tandvård eller annan vård för. Det ger tandvården unika möjligheter att förebygga ohälsa och upptäcka, eller misstänka, medicinska diagnoser och ohälsotillstånd.
 Syfte
 Att sammanställa vetenskapligt underlag och hälsoekonomiska bedömningar för metoder inom tandvården som syftar till att förebygga och identifiera medicinska sjukdomar och ohälsotillstånd. Utöver det ska även vetenskapligt underlag för de organisatoriska strukturerna och faktorerna, som kan bidra till en stärkt samverkan mellan tandvården, hälso- och sjukvården och socialtjänsten, sammanställas.
 Projektgrupp
 Sakkunniga
 Uppdateras senare
 Projektdeltagare från SBU
 - Helena Domeij, projektledare
 - Göran Bertilsson Pfuhl, projektansvarig chef
 - Maja Kärrman Fredriksson, informationsspecialist
 - Mikaela Lannergren, projektadministratör
 - Sigurd Vitols, biträdande projektledare
 - Therese Eriksson, hälsoekonom
 </x:t>
   </x:si>
   <x:si>
     <x:t>Utökade hembesök i samverkan mellan socialtjänst och barnhälsovård</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Syfte
 SBU kommer att genomföra en systematisk översikt för att samla kunskap om utökade hembesök i samverkan mellan socialtjänst och barnhälsovård. Översikten kommer att sammanställa kvalitativa data för upplevelser och erfarenheter ur både familjernas och personalens perspektiv, för insatsen som helhet, men framför allt för de delar av insatsen som berör socialtjänstens uppdrag och ansvarsområden.
 Syftet med rapporten är att ge samlad kunskap om hur socialtjänstens förebyggande arbete, genom insatsen utökade hembesök, upplevs och hur insatsen på bästa sätt kan implementeras.
 Övergripande frågeställningar
 - Vilka upplevelser, erfarenheter, uppfattningar och beskrivningar framkommer utifrån familjers perspektiv om utökade hembesök?
 -  Vilka upplevelser, erfarenheter, uppfattningar och beskrivningar framkommer utifrån professionellas perspektiv gällande organisering, genomförande och påverkan av utökade hembesök?
 Gällande båda frågeställningarna är vi enbart intresserade av fynd som berör socialtjänstens uppdrag och ansvarsområden, det vill säga att främja människors trygghet och delaktighet, ge stöd, skydda barn och andra utsatta grupper, förebygga sociala problem och samverka med andra samhällsaktörer.
 Projektgrupp
 Sakkunniga 
 - Elin Alfredsson, universitetslektor, psykolog, Göteborgs universitet
 - Eva Randell, docent och universitetslektor, socionom, Uppsala universitet
 Projektdeltagare från SBU 
 - Idha Kurtsdotter, projektledare
 - Karin Olsson, biträdande projektledare
 - Karin Robertsson, biträdande projektledare
 - Irini Åberg, projektadministratör
 - Maja Kärrman Fredriksson, informationsspecialist
 - Anna Ringborg, hälsoekonom
 - Uliana Hellberg, projektansvarig chef
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Diagnostik vid misstanke om endometrios</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kvartal 2, 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bakgrund
+Endometrios är en benign, kronisk, inflammatorisk och östrogenberoende sjukdom av oklar orsak. Sjukdomen är vanlig och drabbar ungefär en av tio kvinnor i fertil ålder. Symtomen är mest framträdande under denna ålder men kan även uppträda före pubertet och efter klimakteriet. De vanligaste symtomen är kraftig menstruationsvärk, besvär från tarm och urinvägar samt smärta vid samlag. En mycket liten grupp kan utveckla en allvarlig form av sjukdomen som kan påverka livskvaliteten och sätta stora begränsningar i vardagen.
+Endometrios innebär att livmoderslemhinneliknande celler finns utanför livmodern, ofta på bukhinnan i nedre bukhålan, men även i djupare vävnad, såsom äggstockscystor eller livmodern. I ovanliga fall kan cellerna finnas på avlägsna platser som lungor eller operationsärr. Sjukdomen är en vanlig orsak till ofrivillig barnlöshet hos kvinnor.
+Ett grundläggande problem är att diagnosen ofta svårställd, vilket indikeras av studier som visar att tiden från symtomstart till diagnos kan vara flera år. Inom specialiserad vård används olika diagnostiska metoder med en sammantaget god diagnostisk tillförlitlighet. Ofta används högupplöst transvaginalt ultraljud, vilket dock inte tillgängligt överallt.
+Nyare forskning på alternativa diagnostiska metoder, såsom så kallade vätskebiopsimarkörer i saliv eller blod, är lovande. Vidare förutspås artificiell intelligens, maskininlärning, djupinlärning och besläktade metoder få en stor framtida betydelse inom diagnostiken.
+Syfte 
+Detta projekt syftar till att identifiera och granska publicerade systematiska översikter för att påvisa vilka områden som det finns sammanställd och tillförlitlig vetenskaplig kunskap och på vilka områden sådan kunskap saknas, samt identifiera eventuellt behov av fler primärstudier på området.
+Projektgrupp
+Sakkunniga 
+- Sara Alson; docent, överläkare, Gynekologi &amp; Obstetrik, Skånes universitetssjukhus – Malmö/Lund
+- Matts Olovsson; professor, överläkare, Gynekologi &amp; Obstetrik, Uppsala akademiska sjukhus
+Projektdeltagare från SBU
+- Jan Holst, projektledare
+- Per Lytsy, biträdande projektledare
+- Maja Kärrman Fredriksson, informationsspecialist
+- Maria Hoppe, projektadministratör
+- Laura Lintamo, utredare
+- Jenny Odeberg, projektansvarig chef
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diagnostisk träffsäkerhet av olika indextester vid diagnostik av misstänkt jordnötsallergi</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Kvartal 2, 2027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 Sammanvägd forskning på området visar ingen tydlig bild kring om det går att särskilja den diagnostiska träffsäkerheten mellan olika indextester som används vid diagnostik av misstänkt jordnötsallergi , åtminstone då ett så kallat optimalt cut-off värde för indextestet används.
 Syfte
 Syftet är att undersöka om det går att särskilja den diagnostiska träffsäkerheten av indextesterna sIgE (helnötsextrakt), pricktest (SPT) och komponenttesterna ara h 1, ara h 2, ara h 3 och ara h 8 från varandra vid diagnostik av jordnötsallergi hos barn respektive vuxna.
 Projektgrupp
 Sakkunniga 
 - David Aronsson, Överläkare, Med. Dr. Lungmedicin och allergologi, Skånes Universitetssjukhus, Lunds universitet.
 - Jon Konradsen, Överläkare, Docent. Barnallergi och Lungmedicin, Astrid Lindgrens barnsjukhus. Institutionen för kvinnors och barns hälsa, Karolinska Institutet.
 Projektdeltagare från SBU 
 - Jonatan Alvan, Projektledare
 - Jan Holst, Biträdande projektledare
 - Carl Gornitzki, Informationsspecialist
 - Maria Ahlberg, Projektadministratör
 - Therese Eriksson, Hälsoekonom
 - Jenny Odeberg, Projektansvarig chef
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Kunskapsunderlag om adhd och autismspektrumtillstånd</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Projektgrupp SBU: 
 - Projektledare:  Sarah Vigerland
@@ -386,54 +382,59 @@
 Sakkunniga 
 - Ing-Mari Dohrn, PhD, fysioterapeut
 - Susann Arnell, PhD, fysioterapeut
 - Ulrika Långh, PhD, Psykolog, psykoterapeut, cert. beteendeanalytiker
 - Ulrika Müssener, Biträdande professor, arbetsterapeut
 Projektdeltagare från SBU 
 - Projektledare: Fanny Sellberg
 - Biträdande projektledare: Annika Bring
 - Projektmedarbetare: Jennifer Gothilander
 - Informationsspecialist: Hanna Olofsson
 - Projektadministratör: Maria Hoppe
 - Projektansvarig chef: Jenny Odeberg
 </x:t>
   </x:si>
   <x:si>
     <x:t>Hemmet som vårdplats – faktorer som kan främja respektive hindra en god och säker vård i hemmet</x:t>
   </x:si>
   <x:si>
     <x:t>Kvartal 4, 2027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund och syfte
 För närvarande pågår en förflyttning av vård och vårdinsatser från sjukhus och andra vårdinrättningar till hemmet. Utvecklingen styrs av dels den demografiska utvecklingen med en åldrande befolkning, men också av en medicinsk och teknisk utveckling som tillåter att allt fler personer med allt mer avancerade vårdbehov kan får stöd för sjukvård i hemmet. Gemensamt för vården som erbjuds i ordinärt boende är att den tillhandahålls i en miljö som inte är byggd för uppgiften.
 I det här projektet undersöker SBU faktorer som kan främja respektive hindra en god säker vård när vården utförs hos vårdtagare som bor i eget ordinärt boende.   
 Projektgrupp
-Projektdeltagare från SBU:
+Sakkunniga
+- Morgan Andersson, arkitekt SAR/MSA, docent och adjungerade professor, Göteborgs stad och Chalmers ACE
+- Cecilia Pettersson, leg. arbetsterapeut, bitr. professor och universitetslektor, Högskolan Kristianstad
+- Helle Wijk, leg. sjuksköterska, professor och universitetslektor, Göteborgs universitet
+Projektdeltagare från SBU
 - Anna Christensson, projektledare 
+- Ann-Sofie Sundqvist, biträdande projektledare
 - Sara Fundell, projektadministratör 
-- Hanna Olofsson, informationsspecialist(information specialist)
+- Hanna Olofsson, informationsspecialist
 </x:t>
   </x:si>
   <x:si>
     <x:t>OSA Arbetsmiljö och psykisk ohälsa</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 Brister i den organisatoriska och sociala arbetsmiljön påverkar den psykiska hälsan negativt. En tidigare utvärdering från SBU (2014) visar att personer med lite kontroll i kombination med höga krav utvecklar mer depressionssymtom. Även bristande stöd och obalans mellan ansträngning och belöning ökar risken för utmattning och depression. Det saknas dock kunskap om könsskillnader i hur arbetsförhållanden relaterar till depression och utmattningssyndrom, liksom om arbetsmiljöns betydelse för ångest.
 Syfte
 Syftet med utvärderingen är att systematiskt sammanställa kunskap om hur sambanden ser ut mellan faktorer i den organisatoriska och sociala arbetsmiljön och psykisk ohälsa i den generella arbetande befolkningen. Dessutom hur sambanden ser ut hos kvinnor respektive män.
 Projektgrupp
 Sakkunniga
 - David Hallman, professor i arbetshälsovetenskap, Högskolan i Gävle
 - Pia Svedberg, senior forskare, Karolinska Institutet
 Projektdeltagare från SBU 
 - Elin Frögéli, projektledare
 - Magdalena Ramstedt Stadin, biträdande projektledare
 - Klas Moberg, informationsspecialist
 - Maria Hoppe, projektadministratör
 - Jenny Odeberg, projektansvarig chef
 </x:t>
   </x:si>
   <x:si>
     <x:t>SBU:s arbete med nationella riktlinjer</x:t>
   </x:si>
@@ -881,194 +882,194 @@
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:4">
       <x:c r="A4" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>5</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>45</x:v>