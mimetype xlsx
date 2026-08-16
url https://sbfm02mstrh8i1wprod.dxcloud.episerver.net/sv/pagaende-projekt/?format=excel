--- v1 (2026-06-30)
+++ v2 (2026-08-16)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabdc091d595149e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a0c53b89477412ba9aa5e142ae09910.psmdcp" Id="Rdbb8b3d137d74cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafcd6714db2344b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd9d4233a48745dc9ee387aa5c5500c9.psmdcp" Id="Rfcbc6dc8be134851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Titel</x:t>
   </x:si>
   <x:si>
     <x:t>Beräknad publicering</x:t>
   </x:si>
   <x:si>
     <x:t>Kategori</x:t>
   </x:si>
   <x:si>
     <x:t>Innehåll</x:t>
   </x:si>
   <x:si>
     <x:t>Bedömningsstöd för att identifiera personer utsatta för prostitution, människohandel för sexuella ändamål och sexuell exploatering genom spridning av bilder eller filmer</x:t>
   </x:si>
   <x:si>
     <x:t>Kvartal 2, 2026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 SBU fick i juni år 2025 regeringsuppdraget: Uppdrag att förbereda stöd till utsatta för prostitution och närliggande målgrupper (A2025/00637). SBU ska enligt uppdraget, i dialog med Socialstyrelsen, ta fram det vetenskapliga underlag som Socialstyrelsen behöver för genomförande av uppdraget att vid behov anpassa befintliga kunskapsstöd eller ta fram nya kunskapsstöd för yrkesverksamma i socialtjänst och hälso- och sjukvård.
 SBU har i dialog med Socialstyrelsen kommit fram till att genomföra en sammanställning av systematiska översikter som studerat bedömningsstöd för att inom socialtjänst och hälso- och sjukvård identifiera personer som utsätts för prostitution, människohandel för sexuella ändamål eller sexuell exploatering genom spridning av bilder/filmer.
 Rapporten utgör del av det övergripande projektet SBU Bereder: Stöd till utsatta för prostitution och närliggande målgrupper (SBU 2025/1092).
 Syfte
 Detta projekt syftar till att kartlägga vilken sammanställd forskning som finns om bedömningsstöd för att inom hälso- och sjukvård och socialtjänst identifiera personer som utsätts för prostitution, människohandel för sexuella ändamål eller sexuell exploatering genom spridning av bilder/filmer.
@@ -192,54 +192,71 @@
 - Jonas Bergström, projektansvarig avdelningschef 
 </x:t>
   </x:si>
   <x:si>
     <x:t>Hindrande och underlättande faktorer vid införande av riktlinjer inom vård och omsorg för äldre</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Syfte
 Syftet med denna rapport är att systematisk sammanställa kunskap om vilka faktorer som fungerar hindrande respektive underlättande vid införande av riktlinjer inom vård och omsorg för äldre, samt även vilken betydelse de identifierade faktorerna har för införandet. Projektet kommer att genomföras med hjälp av så kallad systematisk mixad metod. Metoden innebär att både kvantitativ och kvalitativ kunskap används för att generera fullödiga svar på komplexa översiktsfrågor.
 Projektgrupp
 Sakkunniga
 - Anna Dunér, professor, Institutionen för social arbete, Göteborgs universitetInstitutet, Stockholm
 - Åsa Hedberg Rundgren, med dr, direktör och vetenskaplig ledare på Stiftelsen Stockholms läns Äldrecentrum, affilierad forskare till Aging Research Center, Karolinska
 - Kristina Westerberg, docent, professor emerita, Institutionen för psykologi, Umeå universitet, Umeå
 Projektdeltagare från SBU 
 - Ann-Sofie Sundqvist, projektledare
 - Johan Wallin, biträdande projektledare
 - Klas Moberg, informationsspecialist
 - Sigrid Widén, projektadministratör
 - Sofia Tranæus, projektansvarig chef
 - Göran Bertilsson, projektmedlem
 - Mikael Nilsson, projektmedlem
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Effekter av insatser för återgång i arbete vid långvarig sjukskrivning för psykiatrisk diagnos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kvartal 1, 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Detta är en uppdatering av rapporten "Effekter av arbetsmarknads insatser för personer långvarigt sjukskrivna på grund av depression, ångest eller stressreaktion (rapport 352)". Rapporten tas fram inom ramen för SBU:s regeringsuppdrag att ta fram kunskapssammanställningar inom området psykisk hälsa och suicidprevention.
+Projektgrupp
+Sakkunniga
+- Elisabeth Björk Brämberg, docent, Karolinska institutet/Göteborgs universitet
+- Peter Skogman Thoursie, professor, Stockholms universitet
+Kansli
+- Elizabeth Åhsberg, projektledare
+- Elin Frögéli, bitr. projektledare 
+- Carl Gornitzki, informationsspecialist 
+- Sofia Carlsson, projektadministratör 
+- Leif Strömwall, projektansvarig chef 
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>Återfallsförebyggande metoder, arbetssätt och insatser för utövare av våld i nära relationer eller hedersrelaterat våld</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Kvartal 1, 2027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 SBU har fått i uppdrag av regeringen att göra en sammanställning av vetenskaplig kunskap om metoder, arbetssätt och insatser i det återfallsförebyggande arbetet för att personer som utövar våld i nära relationer eller hedersrelaterat våld och förtryck ska upphöra med sitt beteende.
 Syfte
 SBU kommer kartlägga både sammanställd vetenskaplig forskning (systematiska översikter) och enskilda forskningsstudier (primärstudier) om återfallsförebyggande metoder, arbetssätt och insatser (interventioner) för utövare av våld i nära relationer eller hedersrelaterat våld.Syftet med kartläggningen är att visa för vilka interventioner, och för vilka våldsutövare, det finns respektive saknas vetenskaplig forskning.
 Projektgrupp
 Sakkunniga 
 - Susanne Strand, professor i kriminologi vid Örebro universitet
 - Hanna Linell, lektor i socialt arbete vid Stockholms universitet
 Projektdeltagare från SBU 
 - Erik Eriksson, projektledare
 - Karin Robertsson, biträdande projektledare
 - Frida Fröberg, projektmedarbetare
 - Sigrid Widén, projektadministratör
 - Maja Kärrman Fredriksson, informationsspecialist
 - Uliana Hellberg, projektansvarig chef
 </x:t>
   </x:si>
   <x:si>
     <x:t>Möjlighet att använda tandvården som arena för att förebygga eller upptäcka ohälsa</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bakgrund
 Tandvården är en av få aktörer som regelbundet möter de flesta barn och vuxna, ofta innan de har ett hälsoproblem som de behöver söka tandvård eller annan vård för. Det ger tandvården unika möjligheter att förebygga ohälsa och upptäcka, eller misstänka, medicinska diagnoser och ohälsotillstånd.
@@ -829,51 +846,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D23"/>
+  <x:dimension ref="A1:D24"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="172.240625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.970625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="8.980625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="255" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -981,155 +998,166 @@
         <x:v>26</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>42</x:v>
-[...1 lines deleted...]
-      <x:c r="D21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:4">
+      <x:c r="A24" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>